--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -1,212 +1,258 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Отчёт по продажам" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0"/>
+  </numFmts>
+  <fonts count="3">
     <font>
       <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1F7A4D"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF7FAF8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF6F1"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
+  <cols>
+    <col min="1" max="1" width="12" customWidth="1"/>
+    <col min="2" max="2" width="13" customWidth="1"/>
+    <col min="3" max="3" width="9" customWidth="1"/>
+    <col min="4" max="4" width="9" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Дата</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Менеджер</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Заявок</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Сделок</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Сумма, ₽</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">01.06.2026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Иванова А.</t>
         </is>
       </c>
-      <c r="C2">
+      <c r="C2" s="2">
         <v>42</v>
       </c>
-      <c r="D2">
+      <c r="D2" s="2">
         <v>11</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="2">
         <v>356000</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">02.06.2026</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B3" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Петров С.</t>
         </is>
       </c>
-      <c r="C3">
+      <c r="C3" s="4">
         <v>38</v>
       </c>
-      <c r="D3">
+      <c r="D3" s="4">
         <v>9</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="4">
         <v>284500</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">03.06.2026</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Сидорова М.</t>
         </is>
       </c>
-      <c r="C4">
+      <c r="C4" s="2">
         <v>51</v>
       </c>
-      <c r="D4">
+      <c r="D4" s="2">
         <v>14</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="2">
         <v>498200</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">04.06.2026</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B5" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Кузнецов Д.</t>
         </is>
       </c>
-      <c r="C5">
+      <c r="C5" s="4">
         <v>29</v>
       </c>
-      <c r="D5">
+      <c r="D5" s="4">
         <v>7</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="4">
         <v>193000</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" t="inlineStr">
+      <c r="A6" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Итого</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B6" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c r="C6">
+      <c r="C6" s="6">
         <v>160</v>
       </c>
-      <c r="D6">
+      <c r="D6" s="6">
         <v>41</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="6">
         <v>1331700</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E6"/>
 </worksheet>
 </file>